--- v0 (2026-08-03)
+++ v1 (2026-10-02)
@@ -196,51 +196,51 @@
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="4" w:color="999999"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:color w:val="666666"/>
       </w:rPr>
       <w:t xml:space="preserve">UNCONTROLLED COPY IF PRINTED — verify the current effective version in the QMS before use</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:color w:val="666666"/>
       </w:rPr>
-      <w:t xml:space="preserve">Sample Company Ltd · SOP-001 · v01 · effective · exported 8/3/2026, 6:37:32 PM</w:t>
+      <w:t xml:space="preserve">Sample Company Ltd · SOP-001 · v01 · effective · exported 10/2/2026, 5:00:34 PM</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>